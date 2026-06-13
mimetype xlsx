--- v0 (2026-02-21)
+++ v1 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Kd Penjualan</t>
   </si>
   <si>
     <t>Tgl Penjualan</t>
   </si>
   <si>
     <t>Nama Customer</t>
   </si>
   <si>
     <t>Nama Perumahan</t>
   </si>
   <si>
     <t>Kode Rumah</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Down Payment</t>
   </si>
   <si>
     <t>Jangka Angsuran</t>
   </si>
   <si>
@@ -584,51 +584,66 @@
   <si>
     <t>KAV-3335</t>
   </si>
   <si>
     <t>316.000.000,00</t>
   </si>
   <si>
     <t>3.978.000,00</t>
   </si>
   <si>
     <t>Penj-BNG-06</t>
   </si>
   <si>
     <t>19 Jan 2026</t>
   </si>
   <si>
     <t>BUDI SUSANTO</t>
   </si>
   <si>
     <t>KAV-06</t>
   </si>
   <si>
     <t>4.039.000,00</t>
   </si>
   <si>
-    <t>SUM = 12.849.033.000,00</t>
+    <t>Penj-BNG-07</t>
+  </si>
+  <si>
+    <t>02 Jun 2026</t>
+  </si>
+  <si>
+    <t>MARIA PERIDA WATI</t>
+  </si>
+  <si>
+    <t>KAV-4041</t>
+  </si>
+  <si>
+    <t>574.000.000,00</t>
+  </si>
+  <si>
+    <t>SUM = 13.423.033.000,00</t>
   </si>
   <si>
     <t>SUM = 3.589.300.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -934,51 +949,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1883,64 +1898,96 @@
         <v>187</v>
       </c>
       <c r="D29" t="s">
         <v>152</v>
       </c>
       <c r="E29" t="s">
         <v>188</v>
       </c>
       <c r="F29" t="s">
         <v>176</v>
       </c>
       <c r="G29" t="s">
         <v>177</v>
       </c>
       <c r="H29">
         <v>77</v>
       </c>
       <c r="I29" t="s">
         <v>189</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30"/>
-[...3 lines deleted...]
-      <c r="E30"/>
+      <c r="A30" t="s">
+        <v>190</v>
+      </c>
+      <c r="B30" t="s">
+        <v>191</v>
+      </c>
+      <c r="C30" t="s">
+        <v>192</v>
+      </c>
+      <c r="D30" t="s">
+        <v>152</v>
+      </c>
+      <c r="E30" t="s">
+        <v>193</v>
+      </c>
       <c r="F30" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="G30" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="J30"/>
+        <v>124</v>
+      </c>
+      <c r="H30">
+        <v>180</v>
+      </c>
+      <c r="I30" t="s">
+        <v>84</v>
+      </c>
+      <c r="J30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31"/>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>195</v>
+      </c>
+      <c r="G31" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>