--- v1 (2026-06-13)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Kd Penjualan</t>
   </si>
   <si>
     <t>Tgl Penjualan</t>
   </si>
   <si>
     <t>Nama Customer</t>
   </si>
   <si>
     <t>Nama Perumahan</t>
   </si>
   <si>
     <t>Kode Rumah</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Down Payment</t>
   </si>
   <si>
     <t>Jangka Angsuran</t>
   </si>
   <si>
@@ -599,51 +599,69 @@
   <si>
     <t>BUDI SUSANTO</t>
   </si>
   <si>
     <t>KAV-06</t>
   </si>
   <si>
     <t>4.039.000,00</t>
   </si>
   <si>
     <t>Penj-BNG-07</t>
   </si>
   <si>
     <t>02 Jun 2026</t>
   </si>
   <si>
     <t>MARIA PERIDA WATI</t>
   </si>
   <si>
     <t>KAV-4041</t>
   </si>
   <si>
     <t>574.000.000,00</t>
   </si>
   <si>
-    <t>SUM = 13.423.033.000,00</t>
+    <t>Penj-BNG-008</t>
+  </si>
+  <si>
+    <t>20 Apr 2026</t>
+  </si>
+  <si>
+    <t>YUSNANI</t>
+  </si>
+  <si>
+    <t>KAV-11</t>
+  </si>
+  <si>
+    <t>287.000.000,00</t>
+  </si>
+  <si>
+    <t>3.250.000,00</t>
+  </si>
+  <si>
+    <t>SUM = 13.710.033.000,00</t>
   </si>
   <si>
     <t>SUM = 3.589.300.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -949,51 +967,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1930,64 +1948,96 @@
         <v>192</v>
       </c>
       <c r="D30" t="s">
         <v>152</v>
       </c>
       <c r="E30" t="s">
         <v>193</v>
       </c>
       <c r="F30" t="s">
         <v>194</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
       <c r="H30">
         <v>180</v>
       </c>
       <c r="I30" t="s">
         <v>84</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31"/>
-[...3 lines deleted...]
-      <c r="E31"/>
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" t="s">
+        <v>197</v>
+      </c>
+      <c r="D31" t="s">
+        <v>152</v>
+      </c>
+      <c r="E31" t="s">
+        <v>198</v>
+      </c>
       <c r="F31" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="G31" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      <c r="J31"/>
+        <v>124</v>
+      </c>
+      <c r="H31">
+        <v>120</v>
+      </c>
+      <c r="I31" t="s">
+        <v>200</v>
+      </c>
+      <c r="J31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32"/>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>201</v>
+      </c>
+      <c r="G32" t="s">
+        <v>202</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>