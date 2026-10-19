--- v2 (2026-08-20)
+++ v3 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Kd Penjualan</t>
   </si>
   <si>
     <t>Tgl Penjualan</t>
   </si>
   <si>
     <t>Nama Customer</t>
   </si>
   <si>
     <t>Nama Perumahan</t>
   </si>
   <si>
     <t>Kode Rumah</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Down Payment</t>
   </si>
   <si>
     <t>Jangka Angsuran</t>
   </si>
   <si>
@@ -176,51 +176,51 @@
   <si>
     <t>100.000.000,00</t>
   </si>
   <si>
     <t>5.500.000,00</t>
   </si>
   <si>
     <t>Penj-0006</t>
   </si>
   <si>
     <t>14 Jun 2023</t>
   </si>
   <si>
     <t>RIAM NURUSSILMAH</t>
   </si>
   <si>
     <t>KAV-004</t>
   </si>
   <si>
     <t>441.500.000,00</t>
   </si>
   <si>
     <t>200.000.000,00</t>
   </si>
   <si>
-    <t>3.852.000,00</t>
+    <t>8.726.932,00</t>
   </si>
   <si>
     <t>Penj-0007</t>
   </si>
   <si>
     <t>08 Sep 2023</t>
   </si>
   <si>
     <t>PRANANDA ERVAN HARYONO E</t>
   </si>
   <si>
     <t>KAV-005</t>
   </si>
   <si>
     <t>130.000.000,00</t>
   </si>
   <si>
     <t>4.154.167,00</t>
   </si>
   <si>
     <t>Penj-0008</t>
   </si>
   <si>
     <t>13 Dec 2023</t>
   </si>
@@ -431,240 +431,285 @@
   <si>
     <t>40.000.000,00</t>
   </si>
   <si>
     <t>Penj-CJ-04</t>
   </si>
   <si>
     <t>LINA GOEINATA GOEIJ</t>
   </si>
   <si>
     <t>15.200.000,00</t>
   </si>
   <si>
     <t>Penj-0015</t>
   </si>
   <si>
     <t>05 May 2025</t>
   </si>
   <si>
     <t>KHAIRUNNISA</t>
   </si>
   <si>
     <t>KAV-017</t>
   </si>
   <si>
-    <t>427.000.000,00</t>
+    <t>333.913.913,00</t>
   </si>
   <si>
     <t>170.000.000,00</t>
   </si>
   <si>
-    <t>4.846.133,00</t>
+    <t>8.406.797,00</t>
   </si>
   <si>
     <t>Penj-KON-005</t>
   </si>
   <si>
     <t>19 Oct 2025</t>
   </si>
   <si>
     <t>STEFANUS TOBI HAYON</t>
   </si>
   <si>
     <t>Pekerjaan Kontraktor</t>
   </si>
   <si>
     <t>R_KON_05</t>
   </si>
   <si>
     <t>205.200.000,00</t>
   </si>
   <si>
     <t>51.300.000,00</t>
   </si>
   <si>
-    <t>Penj-BNG-18</t>
+    <t>Penj-BNG-018</t>
   </si>
   <si>
     <t>20 Sep 2025</t>
   </si>
   <si>
     <t>SUTARSIH ENDANG PRAMUATI</t>
   </si>
   <si>
     <t>BUKIT BENANGA</t>
   </si>
   <si>
     <t>KAV-18</t>
   </si>
   <si>
     <t>154.933.000,00</t>
   </si>
   <si>
     <t>3.000.000,00</t>
   </si>
   <si>
-    <t>PENJ-SR-04</t>
+    <t>PENJ-SR-004</t>
   </si>
   <si>
     <t>23 Jul 2025</t>
   </si>
   <si>
     <t>·RATNA. P</t>
   </si>
   <si>
     <t>K-SR-001</t>
   </si>
   <si>
     <t>401.000.000,00</t>
   </si>
   <si>
     <t>90.000.000,00</t>
   </si>
   <si>
     <t>20.000.000,00</t>
   </si>
   <si>
-    <t>Penj-BNG-50</t>
+    <t>Penj-BNG-037</t>
   </si>
   <si>
     <t>22 Jan 2026</t>
   </si>
   <si>
-    <t>KASIH</t>
-[...5 lines deleted...]
-    <t>126.000.000,00</t>
+    <t>INA DIRYANA. R</t>
+  </si>
+  <si>
+    <t>KAV-37</t>
+  </si>
+  <si>
+    <t>116.000.000,00</t>
+  </si>
+  <si>
+    <t>2.150.000,00</t>
+  </si>
+  <si>
+    <t>Penj-BNG-036</t>
+  </si>
+  <si>
+    <t>KAV-36</t>
+  </si>
+  <si>
+    <t>287.000.000,00</t>
+  </si>
+  <si>
+    <t>60.000.000,00</t>
+  </si>
+  <si>
+    <t>3.330.000,00</t>
+  </si>
+  <si>
+    <t>Penj-BNG-033</t>
+  </si>
+  <si>
+    <t>29 Jan 2026</t>
+  </si>
+  <si>
+    <t>SANATIAH</t>
+  </si>
+  <si>
+    <t>KAV-3335</t>
+  </si>
+  <si>
+    <t>316.000.000,00</t>
+  </si>
+  <si>
+    <t>3.978.000,00</t>
+  </si>
+  <si>
+    <t>Penj-BNG-006</t>
+  </si>
+  <si>
+    <t>19 Jan 2026</t>
+  </si>
+  <si>
+    <t>BUDI SUSANTO</t>
+  </si>
+  <si>
+    <t>KAV-06</t>
+  </si>
+  <si>
+    <t>247.000.000,00</t>
+  </si>
+  <si>
+    <t>4.039.000,00</t>
+  </si>
+  <si>
+    <t>Penj-BNG-007</t>
+  </si>
+  <si>
+    <t>02 Jun 2026</t>
+  </si>
+  <si>
+    <t>MARIA PERIDA WATI</t>
+  </si>
+  <si>
+    <t>KAV-4041</t>
+  </si>
+  <si>
+    <t>574.000.000,00</t>
+  </si>
+  <si>
+    <t>Penj-BNG-008</t>
+  </si>
+  <si>
+    <t>20 Apr 2026</t>
+  </si>
+  <si>
+    <t>YUSNANI</t>
+  </si>
+  <si>
+    <t>KAV-11</t>
+  </si>
+  <si>
+    <t>25.000.000,00</t>
+  </si>
+  <si>
+    <t>3.250.000,00</t>
+  </si>
+  <si>
+    <t>Penj-MR-019</t>
+  </si>
+  <si>
+    <t>27 Aug 2026</t>
+  </si>
+  <si>
+    <t>IDA SULISTIANI</t>
+  </si>
+  <si>
+    <t>KAV-019</t>
+  </si>
+  <si>
+    <t>412.780.000,00</t>
+  </si>
+  <si>
+    <t>92.780.000,00</t>
+  </si>
+  <si>
+    <t>4.533.333,00</t>
+  </si>
+  <si>
+    <t>Penj-BNG-038</t>
+  </si>
+  <si>
+    <t>05 Sep 2026</t>
+  </si>
+  <si>
+    <t>HENDY PRADANA</t>
+  </si>
+  <si>
+    <t>KAV-38</t>
+  </si>
+  <si>
+    <t>120.000.000,00</t>
   </si>
   <si>
     <t>2.300.000,00</t>
   </si>
   <si>
-    <t>Penj-BNG-37</t>
-[...98 lines deleted...]
-    <t>SUM = 3.589.300.000,00</t>
+    <t>Penj-BNG-039</t>
+  </si>
+  <si>
+    <t>14 Sep 2026</t>
+  </si>
+  <si>
+    <t>PISTONE ULE</t>
+  </si>
+  <si>
+    <t>KAV-39</t>
+  </si>
+  <si>
+    <t>300.000.000,00</t>
+  </si>
+  <si>
+    <t>1.600.000,00</t>
+  </si>
+  <si>
+    <t>SUM = 14.363.726.913,00</t>
+  </si>
+  <si>
+    <t>SUM = 3.877.080.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -967,51 +1012,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1202,51 +1247,51 @@
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>53</v>
       </c>
       <c r="H7">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
         <v>54</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>55</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>58</v>
       </c>
       <c r="F8" t="s">
@@ -1650,51 +1695,51 @@
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>135</v>
       </c>
       <c r="B21" t="s">
         <v>136</v>
       </c>
       <c r="C21" t="s">
         <v>137</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>138</v>
       </c>
       <c r="F21" t="s">
         <v>139</v>
       </c>
       <c r="G21" t="s">
         <v>140</v>
       </c>
       <c r="H21">
-        <v>96</v>
+        <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>141</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>142</v>
       </c>
       <c r="B22" t="s">
         <v>143</v>
       </c>
       <c r="C22" t="s">
         <v>144</v>
       </c>
       <c r="D22" t="s">
         <v>145</v>
       </c>
       <c r="E22" t="s">
         <v>146</v>
       </c>
       <c r="F22" t="s">
@@ -1795,249 +1840,313 @@
       </c>
       <c r="F25" t="s">
         <v>167</v>
       </c>
       <c r="G25" t="s">
         <v>124</v>
       </c>
       <c r="H25">
         <v>120</v>
       </c>
       <c r="I25" t="s">
         <v>168</v>
       </c>
       <c r="J25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>169</v>
       </c>
       <c r="B26" t="s">
         <v>164</v>
       </c>
       <c r="C26" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D26" t="s">
         <v>152</v>
       </c>
       <c r="E26" t="s">
+        <v>170</v>
+      </c>
+      <c r="F26" t="s">
         <v>171</v>
       </c>
-      <c r="F26" t="s">
+      <c r="G26" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H26">
         <v>120</v>
       </c>
       <c r="I26" t="s">
         <v>173</v>
       </c>
       <c r="J26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>174</v>
       </c>
       <c r="B27" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="C27" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D27" t="s">
         <v>152</v>
       </c>
       <c r="E27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F27" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G27" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="H27">
         <v>120</v>
       </c>
       <c r="I27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D28" t="s">
         <v>152</v>
       </c>
       <c r="E28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G28" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="H28">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="I28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D29" t="s">
         <v>152</v>
       </c>
       <c r="E29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F29" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="G29" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="H29">
-        <v>77</v>
+        <v>180</v>
       </c>
       <c r="I29" t="s">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D30" t="s">
         <v>152</v>
       </c>
       <c r="E30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F30" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="G30" t="s">
-        <v>124</v>
+        <v>195</v>
       </c>
       <c r="H30">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="I30" t="s">
-        <v>84</v>
+        <v>196</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C31" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D31" t="s">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F31" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G31" t="s">
-        <v>124</v>
+        <v>202</v>
       </c>
       <c r="H31">
         <v>120</v>
       </c>
       <c r="I31" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32"/>
-[...3 lines deleted...]
-      <c r="E32"/>
+      <c r="A32" t="s">
+        <v>204</v>
+      </c>
+      <c r="B32" t="s">
+        <v>205</v>
+      </c>
+      <c r="C32" t="s">
+        <v>206</v>
+      </c>
+      <c r="D32" t="s">
+        <v>152</v>
+      </c>
+      <c r="E32" t="s">
+        <v>207</v>
+      </c>
       <c r="F32" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G32" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      <c r="J32"/>
+        <v>162</v>
+      </c>
+      <c r="H32">
+        <v>72</v>
+      </c>
+      <c r="I32" t="s">
+        <v>209</v>
+      </c>
+      <c r="J32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C33" t="s">
+        <v>212</v>
+      </c>
+      <c r="D33" t="s">
+        <v>152</v>
+      </c>
+      <c r="E33" t="s">
+        <v>213</v>
+      </c>
+      <c r="F33" t="s">
+        <v>214</v>
+      </c>
+      <c r="G33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33">
+        <v>180</v>
+      </c>
+      <c r="I33" t="s">
+        <v>215</v>
+      </c>
+      <c r="J33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34"/>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>216</v>
+      </c>
+      <c r="G34" t="s">
+        <v>217</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>